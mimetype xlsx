--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Расписание 13.07.2026" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Расписание 13.07.2026" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
@@ -143,51 +143,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -528,314 +528,419 @@
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>09:00–09:45
-Математика Цуринова Наталия Алексеевна</t>
+Математика НА, 3</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:45
-Русский язык Алёна Витальевна</t>
+          <t>09:00–09:45</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:45
-Английский язык Всеволод Викторович</t>
+          <t>09:00–09:45</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>09:00–09:50
-Английский язык Якубман Галлит Иосифовна</t>
+Физика ВА, 7</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:50
-Физика Пархоменко Владислав Александрович, 7</t>
+          <t>09:00–09:50</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:50
-Геометрия Моисеенко Елена Владимировна, 9</t>
+          <t>09:00–09:50</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:50
-Химия ДА, 16</t>
+          <t>09:00–09:50</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:50
-Русский язык Кандрашкина Александра Георгиевна</t>
+          <t>09:00–09:50</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:50
-История Мохова Ксения Геннадьевна</t>
+          <t>09:00–09:50</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>10:05–10:45
-Английский язык Всеволод Викторович</t>
+          <t>10:05–10:45</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>10:05–10:45
-Математика Цуринова Наталия Алексеевна</t>
+          <t>10:05–10:45</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>09:55–10:35
-История</t>
+          <t>09:55–10:35</t>
+        </is>
+      </c>
+      <c r="E6" s="4" t="inlineStr">
+        <is>
+          <t>09:50–10:50
+Физика ВА, 7</t>
+        </is>
+      </c>
+      <c r="F6" s="4" t="inlineStr">
+        <is>
+          <t>09:50–10:50</t>
+        </is>
+      </c>
+      <c r="G6" s="4" t="inlineStr">
+        <is>
+          <t>09:50–10:50</t>
+        </is>
+      </c>
+      <c r="H6" s="4" t="inlineStr">
+        <is>
+          <t>09:50–10:50</t>
+        </is>
+      </c>
+      <c r="I6" s="4" t="inlineStr">
+        <is>
+          <t>09:50–10:50</t>
+        </is>
+      </c>
+      <c r="J6" s="4" t="inlineStr">
+        <is>
+          <t>09:50–10:50</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>10:55–11:35
-Русский язык Алёна Витальевна</t>
+          <t>10:55–11:35</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>10:55–11:35
-Английский язык Всеволод Викторович</t>
+          <t>10:55–11:35</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>10:55–11:35
-Математика Цуринова Наталия Алексеевна</t>
+          <t>10:55–11:35</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
+          <t>10:50–11:40</t>
+        </is>
+      </c>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
           <t>10:50–11:40
-Геометрия Моисеенко Елена Владимировна</t>
-[...5 lines deleted...]
-Русский язык Кандрашкина Александра Георгиевна</t>
+Физика ВА, 7</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
-          <t>10:50–11:40
-Физика Пархоменко Владислав Александрович</t>
+          <t>10:50–11:40</t>
         </is>
       </c>
       <c r="H7" s="4" t="inlineStr">
         <is>
-          <t>10:50–11:40
-Погружение</t>
+          <t>10:50–11:40</t>
+        </is>
+      </c>
+      <c r="I7" s="4" t="inlineStr">
+        <is>
+          <t>10:50–11:40</t>
+        </is>
+      </c>
+      <c r="J7" s="4" t="inlineStr">
+        <is>
+          <t>10:50–11:40</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>11:35–12:20
-Физ-ра</t>
+          <t>11:35–12:20</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>11:35–12:20</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>11:35–12:20</t>
+        </is>
+      </c>
+      <c r="E8" s="4" t="inlineStr">
+        <is>
+          <t>11:40–12:40</t>
+        </is>
+      </c>
+      <c r="G8" s="4" t="inlineStr">
+        <is>
+          <t>11:40–12:40</t>
+        </is>
+      </c>
+      <c r="H8" s="4" t="inlineStr">
+        <is>
+          <t>11:40–12:40</t>
+        </is>
+      </c>
+      <c r="I8" s="4" t="inlineStr">
+        <is>
+          <t>11:40–12:40</t>
+        </is>
+      </c>
+      <c r="J8" s="4" t="inlineStr">
+        <is>
+          <t>11:40–12:40</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>12:20–13:00</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>12:20–13:00</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>12:20–13:00</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
+          <t>12:40–13:30</t>
+        </is>
+      </c>
+      <c r="F9" s="4" t="inlineStr">
+        <is>
+          <t>12:40–13:30</t>
+        </is>
+      </c>
+      <c r="G9" s="4" t="inlineStr">
+        <is>
           <t>12:40–13:30
-Физ-ра</t>
+Физика ВА, 7</t>
+        </is>
+      </c>
+      <c r="H9" s="4" t="inlineStr">
+        <is>
+          <t>12:40–13:30</t>
+        </is>
+      </c>
+      <c r="I9" s="4" t="inlineStr">
+        <is>
+          <t>12:40–13:30</t>
+        </is>
+      </c>
+      <c r="J9" s="4" t="inlineStr">
+        <is>
+          <t>12:40–13:30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>13:10–13:50</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>13:10–13:50</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>13:10–13:50</t>
         </is>
       </c>
+      <c r="E10" s="4" t="inlineStr">
+        <is>
+          <t>13:30–14:35</t>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr">
+        <is>
+          <t>13:30–14:35</t>
+        </is>
+      </c>
+      <c r="H10" s="4" t="inlineStr">
+        <is>
+          <t>13:30–14:35</t>
+        </is>
+      </c>
+      <c r="I10" s="4" t="inlineStr">
+        <is>
+          <t>13:30–14:35</t>
+        </is>
+      </c>
+      <c r="J10" s="4" t="inlineStr">
+        <is>
+          <t>13:30–14:35</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>14:05–14:40</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>14:05–14:40</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>14:00–14:35</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>14:35–15:15</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>14:35–15:15</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>14:35–15:15</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
-          <t>14:35–15:15</t>
+          <t>14:35–15:15
+Углубление</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>14:35–15:15</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>14:35–15:15</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>14:50–15:30</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>14:50–15:30</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>14:55–15:30</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>15:15–16:00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>15:15–16:00</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="H12" s="4" t="inlineStr">
         <is>
           <t>15:15–16:00</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>15:15–16:00</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>15:15–16:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>9</v>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>16:00–16:45</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
@@ -928,99 +1033,95 @@
           <t>09:00–09:45</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>09:00–09:45</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>09:00–09:50</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>09:00–09:50</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>09:00–09:50</t>
         </is>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
-          <t>09:00–09:50</t>
+          <t>09:00–09:50
+Физика ВА</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>09:00–09:50</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>09:00–09:50</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2</v>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>10:05–10:45</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>10:05–10:45</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>09:55–10:35</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>09:50–10:50</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>09:50–10:50</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="H18" s="4" t="inlineStr">
         <is>
           <t>09:50–10:50</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>09:50–10:50</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>09:50–10:50</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t>10:55–11:35</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
@@ -2774,57 +2875,49 @@
         <v>9</v>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
           <t>16:00–16:45</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>16:00–16:45</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>16:00–16:45</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr"/>
       <c r="F61" s="4" t="inlineStr"/>
       <c r="G61" s="4" t="inlineStr"/>
       <c r="H61" s="4" t="inlineStr"/>
       <c r="I61" s="4" t="inlineStr"/>
       <c r="J61" s="4" t="inlineStr"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...7 lines deleted...]
-    <mergeCell ref="E7:E8"/>
+  <mergeCells count="4">
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="G9:G10"/>
     <mergeCell ref="F7:F8"/>
-    <mergeCell ref="F5:F6"/>
-[...1 lines deleted...]
-    <mergeCell ref="I5:I6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>